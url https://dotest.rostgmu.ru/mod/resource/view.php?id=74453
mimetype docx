--- v0 (2025-10-24)
+++ v1 (2026-04-07)
@@ -1,1715 +1,3438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="005B7646" w:rsidRDefault="005B7646" w:rsidP="00847897">
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="00340C9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>КАЛЕНДАРНО-ТЕМАТИЧЕСКИЙ ПЛАН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D35D1" w:rsidRDefault="005B7646" w:rsidP="005B7646">
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="00340C9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>лекций</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">лекций </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>по АНАТОМИИ для студентов</w:t>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC04FD">
+        <w:t>АНАТОМИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для студентов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ПФ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B7646" w:rsidRDefault="005B7646" w:rsidP="005B7646">
-[...61 lines deleted...]
-    <w:p w:rsidR="00742384" w:rsidRDefault="00742384" w:rsidP="005B7646">
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="00340C9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95C21">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>курса на весенний семестр 2025/2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебный год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="00340C9F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(1неделя)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="637"/>
-        <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="5145"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="5570"/>
         <w:gridCol w:w="1215"/>
         <w:gridCol w:w="1222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00334EB5" w:rsidTr="00334EB5">
+      <w:tr w:rsidR="00340C9F" w:rsidTr="008A0B20">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00334EB5" w:rsidRDefault="00334EB5" w:rsidP="004C6E33">
+          <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="008A0B20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00334EB5" w:rsidRDefault="00334EB5" w:rsidP="004C6E33">
+          <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="008A0B20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5145" w:type="dxa"/>
+            <w:tcW w:w="5570" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00334EB5" w:rsidRDefault="00334EB5" w:rsidP="004C6E33">
+          <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="008A0B20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Темы лекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00334EB5" w:rsidRDefault="00000464" w:rsidP="00334EB5">
+          <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="008A0B20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О. лектора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00334EB5" w:rsidRDefault="00000464" w:rsidP="00334EB5">
+          <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="008A0B20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кол-во часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B506D9" w:rsidTr="00063BCA">
+      <w:tr w:rsidR="00D95C21" w:rsidTr="008A0B20">
         <w:trPr>
           <w:trHeight w:val="1593"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:tcW w:w="5145" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D95C21" w:rsidRPr="00314EEF" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00314EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.02.-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>07.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="004A54D5" w:rsidRDefault="00B506D9" w:rsidP="00742384">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00D95C21" w:rsidRPr="004A54D5" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A54D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Общие понятия о внутренних органах и их распределении по системам и аппаратам в связи с выполняемой функцией. Онтогенез, аномалии развития, общая морфология,  возрастные особенности и  клиническая анатомия пищеварительной системы.</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Проекция органов на переднюю брюшную стенку.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="000C3E12" w:rsidRDefault="00B506D9" w:rsidP="00D21BD4">
+          <w:p w:rsidR="00D95C21" w:rsidRPr="000C3E12" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
-[...8 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRPr="000C3E12" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRPr="000C3E12" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B506D9" w:rsidTr="00722F8A">
+      <w:tr w:rsidR="00D95C21" w:rsidTr="008A0B20">
         <w:trPr>
           <w:trHeight w:val="1436"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
-[...36 lines deleted...]
-            <w:tcW w:w="5145" w:type="dxa"/>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.02-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="004A54D5" w:rsidRDefault="00B506D9" w:rsidP="00742384">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00D95C21" w:rsidRPr="004A54D5" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A54D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Онтогенез, аномалии развития, общая морфология,  возрастные особенности  и  клиническая анатомия дыхательной системы, диафрагмы. Грудная полость и ее стенки. Плевральные полости.</w:t>
+              <w:t>Онтогенез, аномалии развития, общая морфология,  возрастные особенности  и  клиническ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ая анатомия дыхательной системы. Диафрагма</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A54D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Грудная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клетка и проекция органов на грудную клетку. Грудная </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A54D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">полость и ее стенки. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Средостение. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="000C3E12" w:rsidRDefault="00B506D9" w:rsidP="00D21BD4">
+          <w:p w:rsidR="00D95C21" w:rsidRPr="000C3E12" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B506D9" w:rsidTr="00742384">
+      <w:tr w:rsidR="00D95C21" w:rsidTr="008A0B20">
         <w:trPr>
-          <w:trHeight w:val="886"/>
+          <w:trHeight w:val="896"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...47 lines deleted...]
-            <w:tcW w:w="5145" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02.03-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>07.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="009F161C" w:rsidRDefault="00B506D9" w:rsidP="004A54D5">
+          <w:p w:rsidR="00D95C21" w:rsidRPr="009F161C" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Онтогенез, аномалии развития, морфология, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="004A54D5">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> и  клиническая</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">анатомия мочевой </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">и </w:t>
             </w:r>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">половой </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>систем</w:t>
             </w:r>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="00DA701A" w:rsidRDefault="00B506D9" w:rsidP="004A54D5">
+          <w:p w:rsidR="00D95C21" w:rsidRPr="00DA701A" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Особенности строения промежности.</w:t>
+              <w:t>Промежность.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
-[...19 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B506D9" w:rsidTr="00722F8A">
+      <w:tr w:rsidR="00D95C21" w:rsidTr="008A0B20">
         <w:trPr>
           <w:trHeight w:val="877"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="006A286B" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRPr="006A286B" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
-[...36 lines deleted...]
-            <w:tcW w:w="5145" w:type="dxa"/>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.03-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21.03.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="009F161C" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRPr="009F161C" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Онтогенез, аномалии развития, морфология, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="009F161C" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRPr="009F161C" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> возрастные особенности  и  клиническая анатомия </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="009F161C" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRPr="009F161C" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>желез внутренней секреции. Их классификация по генезу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
-[...7 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRPr="006A286B" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRPr="006A286B" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
-[...7 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B506D9" w:rsidRPr="006A286B" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRPr="006A286B" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B506D9" w:rsidTr="00334EB5">
+      <w:tr w:rsidR="00D95C21" w:rsidTr="008A0B20">
         <w:trPr>
           <w:trHeight w:val="896"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...50 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRPr="009F161C" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30.03-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D95C21" w:rsidRPr="009F161C" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Морфофункциональная характеристика серозных полостей. Брюшина, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Морфофункциональная характерис</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>тика серозных полостей. Брюшина.</w:t>
+            </w:r>
             <w:r w:rsidRPr="009F161C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>висцеральный</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> и париетальные листки, сумки, сальники.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Расположение органов по отношению к брюшине.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
-[...7 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B506D9" w:rsidTr="00722F8A">
+      <w:tr w:rsidR="00D95C21" w:rsidTr="008A0B20">
         <w:trPr>
           <w:trHeight w:val="896"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
-[...54 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRPr="00944594" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.04-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D95C21" w:rsidRPr="00944594" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944594">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Функциональная и клиническая анатомия сердца. Проводящая система сердца, его кровоснабжение и иннервация.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B506D9" w:rsidTr="005E7A2A">
+      <w:tr w:rsidR="00D95C21" w:rsidTr="008A0B20">
         <w:trPr>
           <w:trHeight w:val="675"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...32 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRPr="00944594" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27.04-02.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D95C21" w:rsidRPr="00944594" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00944594">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Функциональная и клиническая анатомия артериальной системы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidRPr="006A6B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Функциональная и клиническая анатомия венозной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00944594">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лимфатической </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>систем</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A6B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Анастомозы. Особенности кровообращения плода.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>01.05.-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB4C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>праздничный день</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B506D9" w:rsidTr="00722F8A">
+      <w:tr w:rsidR="00D95C21" w:rsidTr="008A0B20">
         <w:trPr>
           <w:trHeight w:val="896"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
-[...46 lines deleted...]
-          <w:p w:rsidR="00B506D9" w:rsidRPr="006A6B96" w:rsidRDefault="00B506D9" w:rsidP="004A54D5">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.05-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D95C21" w:rsidRPr="006A6B96" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A6B96">
-[...14 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00944594">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">лимфатической </w:t>
-[...15 lines deleted...]
-              <w:t>. Анастомозы. Особенности кровообращения плода.</w:t>
+              <w:t xml:space="preserve">Отток лимфы от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">частей тела и </w:t>
             </w:r>
             <w:r w:rsidRPr="00944594">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Отток лимфы от </w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>внутренних органов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="005E7A2A">
+          <w:p w:rsidR="00D95C21" w:rsidRDefault="00D95C21" w:rsidP="008A0B20">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B7646" w:rsidRDefault="005B7646" w:rsidP="005B7646">
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="00340C9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00847897" w:rsidRDefault="00847897" w:rsidP="00D57DA2">
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="00340C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заведующий кафедрой</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="00340C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нормальной анатомии, профессор                                                                     Чаплыгина Е.В.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="00340C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00D95C21" w:rsidP="00340C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30.08.2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00340C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00340C9F" w:rsidRDefault="00340C9F" w:rsidP="00340C9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00847897" w:rsidSect="00CB7C3D">
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>КАЛЕНДАРНО-ТЕМАТИЧЕСКИЙ ПЛАН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">лекций </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC04FD">
+        <w:t>АНАТОМИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для студентов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ПФ,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0DE6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ФОКП</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>курса на весенний семестр 2025/2026 учебный год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(2неделя)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="637"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="5570"/>
+        <w:gridCol w:w="1215"/>
+        <w:gridCol w:w="1222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002953EC" w:rsidTr="0085652B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Темы лекций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ф.И.О. лектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кол-во часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002953EC" w:rsidTr="0085652B">
+        <w:trPr>
+          <w:trHeight w:val="1593"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="00314EEF" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00314EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.02.-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="004A54D5" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A54D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Общие понятия о внутренних органах и их распределении по системам и аппаратам в связи с выполняемой функцией. Онтогенез, аномалии развития, общая морфология,  возрастные особенности и  клиническая анатомия пищеварительной системы.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Проекция органов на переднюю брюшную стенку.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="000C3E12" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRPr="000C3E12" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002953EC" w:rsidTr="0085652B">
+        <w:trPr>
+          <w:trHeight w:val="1436"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.02-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="004A54D5" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A54D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Онтогенез, аномалии развития, общая морфология,  возрастные особенности  и  клиническ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ая анатомия дыхательной системы. Диафрагма</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A54D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Грудная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клетка и проекция органов на грудную клетку. Грудная </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A54D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">полость и ее стенки. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Средостение. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="000C3E12" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002953EC" w:rsidTr="0085652B">
+        <w:trPr>
+          <w:trHeight w:val="896"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09.03-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="009F161C" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Онтогенез, аномалии развития, морфология, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и  клиническая</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">анатомия мочевой </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">половой </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>систем</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRPr="00DA701A" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Промежность.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002953EC" w:rsidTr="0085652B">
+        <w:trPr>
+          <w:trHeight w:val="877"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="006A286B" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.03-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.03.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="009F161C" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Онтогенез, аномалии развития, морфология, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRPr="009F161C" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> возрастные особенности  и  клиническая анатомия </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRPr="009F161C" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>желез внутренней секреции. Их классификация по генезу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRPr="006A286B" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRPr="006A286B" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002953EC" w:rsidTr="0085652B">
+        <w:trPr>
+          <w:trHeight w:val="896"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06.04-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="009F161C" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Морфофункциональная характерис</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>тика серозных полостей. Брюшина. Топография брюшины.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F161C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Расположение органов по отношению к брюшине.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002953EC" w:rsidTr="0085652B">
+        <w:trPr>
+          <w:trHeight w:val="896"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20.04-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="00944594" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944594">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Функциональная и клиническая анатомия сердца. Проводящая система сердца, его кровоснабжение и иннервация.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002953EC" w:rsidTr="0085652B">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04.05-09.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="00944594" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944594">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Функциональная и клиническая анатомия артериальной системы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A6B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Функциональная и клиническая анатомия венозной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00944594">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лимфатической </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>систем</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A6B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Анастомозы. Особенности кровообращения плода.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="006E0DE6" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>09.05.-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0DE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>праздничный день</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002953EC" w:rsidTr="0085652B">
+        <w:trPr>
+          <w:trHeight w:val="896"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18.05-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRPr="006A6B96" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944594">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отток лимфы от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">частей тела и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00944594">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>внутренних органов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="0085652B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заведующий кафедрой</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нормальной анатомии, профессор                                                                     Чаплыгина Е.В.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30.08.2025г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002953EC" w:rsidRDefault="002953EC" w:rsidP="002953EC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002953EC" w:rsidSect="00CB7C3D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="73EB5BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26F0157C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1786,154 +3509,182 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...1 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00057C8B"/>
     <w:rsid w:val="00000464"/>
     <w:rsid w:val="0000648A"/>
     <w:rsid w:val="0003160C"/>
+    <w:rsid w:val="000566AE"/>
     <w:rsid w:val="00057C8B"/>
     <w:rsid w:val="00063BCA"/>
     <w:rsid w:val="000B73A1"/>
     <w:rsid w:val="000C3E12"/>
+    <w:rsid w:val="000E3CED"/>
     <w:rsid w:val="00134511"/>
     <w:rsid w:val="00162A2D"/>
     <w:rsid w:val="00163DD6"/>
     <w:rsid w:val="001A03B0"/>
     <w:rsid w:val="001D094C"/>
+    <w:rsid w:val="001D2A37"/>
     <w:rsid w:val="001D5253"/>
     <w:rsid w:val="002205DA"/>
+    <w:rsid w:val="00276BD5"/>
+    <w:rsid w:val="002953EC"/>
+    <w:rsid w:val="002D2330"/>
     <w:rsid w:val="002D3ACC"/>
     <w:rsid w:val="002D4F75"/>
+    <w:rsid w:val="002F03F5"/>
     <w:rsid w:val="00311A7A"/>
+    <w:rsid w:val="00314EEF"/>
     <w:rsid w:val="003318BB"/>
     <w:rsid w:val="00334EB5"/>
     <w:rsid w:val="00337A9B"/>
+    <w:rsid w:val="00340C9F"/>
     <w:rsid w:val="00361C75"/>
     <w:rsid w:val="00385A88"/>
     <w:rsid w:val="003D35D1"/>
+    <w:rsid w:val="00490683"/>
     <w:rsid w:val="004A54D5"/>
     <w:rsid w:val="004B6A57"/>
     <w:rsid w:val="004D77C2"/>
+    <w:rsid w:val="00551B30"/>
     <w:rsid w:val="005B7646"/>
+    <w:rsid w:val="005C6CA3"/>
     <w:rsid w:val="005E7A2A"/>
     <w:rsid w:val="00616F9B"/>
     <w:rsid w:val="006A6B96"/>
+    <w:rsid w:val="006E0DE6"/>
     <w:rsid w:val="00705CFD"/>
     <w:rsid w:val="00711CC7"/>
-    <w:rsid w:val="00742384"/>
+    <w:rsid w:val="007A0325"/>
     <w:rsid w:val="007B7743"/>
     <w:rsid w:val="007D2BAF"/>
     <w:rsid w:val="007F120E"/>
+    <w:rsid w:val="00830CFA"/>
     <w:rsid w:val="00847897"/>
+    <w:rsid w:val="00927877"/>
     <w:rsid w:val="00936C45"/>
     <w:rsid w:val="00944594"/>
     <w:rsid w:val="00954943"/>
+    <w:rsid w:val="00981B3B"/>
+    <w:rsid w:val="009E2A5E"/>
     <w:rsid w:val="009F161C"/>
     <w:rsid w:val="00A61EC3"/>
+    <w:rsid w:val="00AC74BB"/>
     <w:rsid w:val="00B21158"/>
+    <w:rsid w:val="00B47B6A"/>
     <w:rsid w:val="00B506D9"/>
     <w:rsid w:val="00B7071E"/>
     <w:rsid w:val="00B72DF3"/>
+    <w:rsid w:val="00BA4545"/>
     <w:rsid w:val="00BB585D"/>
     <w:rsid w:val="00BD2012"/>
     <w:rsid w:val="00C21D79"/>
+    <w:rsid w:val="00C45452"/>
     <w:rsid w:val="00C639DA"/>
+    <w:rsid w:val="00C868FD"/>
     <w:rsid w:val="00CB7C3D"/>
+    <w:rsid w:val="00CC618B"/>
     <w:rsid w:val="00D1314F"/>
     <w:rsid w:val="00D21BD4"/>
     <w:rsid w:val="00D272F9"/>
     <w:rsid w:val="00D4529A"/>
     <w:rsid w:val="00D57DA2"/>
+    <w:rsid w:val="00D95C21"/>
     <w:rsid w:val="00DA701A"/>
+    <w:rsid w:val="00DB4C5F"/>
+    <w:rsid w:val="00DC04FD"/>
     <w:rsid w:val="00DC692C"/>
     <w:rsid w:val="00DD402D"/>
     <w:rsid w:val="00E15361"/>
     <w:rsid w:val="00E34E07"/>
+    <w:rsid w:val="00E45001"/>
     <w:rsid w:val="00E76065"/>
-    <w:rsid w:val="00EB4110"/>
+    <w:rsid w:val="00E85943"/>
+    <w:rsid w:val="00E96DDE"/>
+    <w:rsid w:val="00F50563"/>
     <w:rsid w:val="00F73D1A"/>
+    <w:rsid w:val="00F9187F"/>
     <w:rsid w:val="00FF1395"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="33794"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -2064,50 +3815,51 @@
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005B7646"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:qFormat/>
     <w:rsid w:val="005B7646"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
@@ -2427,100 +4179,100 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="139345003">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="294289212">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1528761623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2769,70 +4521,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>218</Words>
-  <Characters>1244</Characters>
+  <Words>512</Words>
+  <Characters>2924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DNS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1460</CharactersWithSpaces>
+  <CharactersWithSpaces>3430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Профессор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>