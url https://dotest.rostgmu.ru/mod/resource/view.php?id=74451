--- v0 (2025-10-24)
+++ v1 (2026-04-07)
@@ -1,7505 +1,6997 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="006E2E75" w:rsidRDefault="004A5CAA" w:rsidP="006E2E75">
+    <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF" w:rsidP="006B40EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>КАЛЕНДАРНО-ТЕМАТИЧЕСКИЙ ПЛАН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5CAA" w:rsidRDefault="004A5CAA" w:rsidP="004A5CAA">
+    <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF" w:rsidP="006B40EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">практических занятий по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">«Анатомии» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">для студентов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00BD6CE9">
+      <w:r w:rsidR="00F47DC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> курса </w:t>
-[...7 lines deleted...]
-        <w:t>ПФ</w:t>
+        <w:t xml:space="preserve"> курса ПФ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2E75" w:rsidRPr="0058084E" w:rsidRDefault="004A5CAA" w:rsidP="0058084E">
+    <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF" w:rsidP="006B40EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ве</w:t>
       </w:r>
-      <w:r w:rsidR="00561CEB">
+      <w:r w:rsidR="00590B4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">сенний семестр </w:t>
       </w:r>
-      <w:r w:rsidR="00F7131C">
+      <w:r w:rsidR="00653FEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2021/2022</w:t>
+        <w:t>2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> учебного года</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00653FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07CAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учебного года</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a4"/>
-        <w:tblW w:w="9770" w:type="dxa"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9765" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="817"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1298"/>
+        <w:gridCol w:w="675"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="5953"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D3B76" w:rsidTr="00A05F8E">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="006B40EF" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF" w:rsidP="00B87C38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Недели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Даты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000108B7">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Неде</w:t>
+              <w:t>п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-          <w:p w:rsidR="007D3B76" w:rsidRPr="000108B7" w:rsidRDefault="007D3B76" w:rsidP="00253A14">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000108B7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ли</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="007D3B76" w:rsidRPr="000108B7" w:rsidRDefault="007D3B76" w:rsidP="00253A14">
+              <w:t>Название темы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000108B7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Даты</w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="007D3B76" w:rsidRPr="000108B7" w:rsidRDefault="007D3B76" w:rsidP="00253A14">
+              <w:t>Кол-во часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000108B7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ </w:t>
-[...117 lines deleted...]
-              </w:rPr>
               <w:t>Примечания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
         <w:trPr>
           <w:trHeight w:val="727"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...55 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02.02-07.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общие данные о пищеварительной системе. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Строение ротовой полости. </w:t>
-[...15 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:t>Строение ротовой полости. Язык.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="00590B4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Глотка, пищевод, желудок. Лимфоэпителиальное кольцо глотки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09.02-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тонкая и толстая кишка.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-              <w:ind w:left="360"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Печень и поджелудочная железа.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.02-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контрольный опрос:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> строение пищеварительной системы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проекция органов на переднюю брюшную стенку. Брюшина.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="00B87C38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-              <w:ind w:left="360"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контрольный опрос:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> строение брюшины. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Общие данные о строении дыхательной системы. Наружный нос, носовая полость. Гортань.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...74 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...882 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.02-28.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Трахея, бронхи, легкие. </w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:t>Трахея, бронхи, легкие. Плевра.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...35 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Плевра. Диафрагма.</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:t>Диафрагма. Средостение.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...101 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02.03-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>07.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> строение дыхательной системы. Диафрагма. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Почки, мочеточники, мочевой пузырь.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Мочеиспускательный канал</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:t>Мочеиспускательный канал (особенности женского и мужского канала)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...77 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...17 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: строение органов мочевой системы.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Мужские половые органы. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="00E41809">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08.03</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="00E41809">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>празд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...72 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09.03-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> строение мужских половых органов. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Женские половые органы. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="006451FE">
-[...5 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...17 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: строение женских половых органов. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="006451FE">
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="007A5AF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мужская и женская промежность.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000108B7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...55 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.03-21.03.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: строение мужской и женской промежности.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57A76">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатомия желез внутренней секреции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A57A76">
-[...16 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: анатомия желез внутренней секреции.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Контрольное </w:t>
-[...8 lines deleted...]
-              <w:t>тестирование</w:t>
+              <w:t>Контрольное тестирование</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: спланхнология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.03-28.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Функциональная и клиническая анатомия сердца.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...35 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="00B5595E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проводящая система сердца. Сосуды сердца. Перикард. Средостение.</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:t xml:space="preserve">Проводящая система сердца. Сосуды сердца. Перикард. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...101 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30.03-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>: строение сердца, средостения. Места выслушивания клапанов сердца.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+              <w:t>: строение сердца. Проекция и места выслушивания клапанов сердца.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="00B5595E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Артерии малого круга кровообращения. Аорта, части, топография. Плечеголовной ствол.</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:t xml:space="preserve">Артерии малого и большого кругов кровообращения. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00C07CAE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...19 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C07CAE" w:rsidRDefault="00C07CAE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...39 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C07CAE" w:rsidRDefault="00C07CAE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C07CAE" w:rsidRDefault="00C07CAE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C07CAE" w:rsidRDefault="00C07CAE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Общая, наружная и внутренняя сонные артерии.</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:t>Аорта, части, топография. Плечеголовной ствол. Общая, наружная и внутренняя сонные артерии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C07CAE" w:rsidRDefault="00C07CAE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C07CAE" w:rsidRDefault="00C07CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...114 lines deleted...]
-              </w:rPr>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06.04-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Подключичная артерия. Кровоснабжение головного мозга.</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:t xml:space="preserve">Подключичная артерия. Кровоснабжение головного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>мозга.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...19 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...39 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: артерии головы и шеи. Кровоснабжение головного мозга.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:trPr>
+          <w:trHeight w:val="563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...102 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.04-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Подмышечная артерия. Артерии свободной  верхней конечности. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00EF30AE">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...19 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...39 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">: строение артерий верхней конечности. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+              <w:t xml:space="preserve">: артерии верхней конечности. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Грудная и брюшная аорта. Париетальные и висцеральные ветви.</w:t>
-[...186 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+              <w:t xml:space="preserve"> Грудная и брюшная аорта. Париетальные </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
-[...17 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>и висцеральные ветви.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20.04-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25.04.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...145 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контрольный опрос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: артерии туловища. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
-[...17 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Подвздошные артерии. Артерии таза.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...238 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контрольный опрос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: подвздошные артерии, артерии органов и стенок таза.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
-[...17 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Артерии свободной нижней конечности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27.04-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Контрольное тестирование</w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+              <w:t>Контрольный опрос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: артерии нижней конечности. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контрольное тестирование</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: анатомия сердца и артериальной системы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000108B7">
-[...20 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01.05.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>празд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00A05F8E">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...20 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...40 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Системы верхней и нижней полых вен.</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:t xml:space="preserve">Верхняя и нижняя полые вены. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кава-кавальные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> анастомозы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...129 lines deleted...]
-            <w:r w:rsidRPr="000108B7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04.05-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="00B5595E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Воротная вена. </w:t>
+              <w:t xml:space="preserve">Воротная вена. Порто - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Кава-кавальные</w:t>
+              <w:t>кавальные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> анастомозы. Порто-</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> анастомозы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09.05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-              <w:t>кавальные</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>празд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...55 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00A05F8E">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кровообращение плода.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00A05F8E">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...68 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.05-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: строение венозной системы. Общие сведения о строении и функциях лимфатической системы. Органы кроветворения и иммунной системы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00A05F8E">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-            <w:tcW w:w="850" w:type="dxa"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00325481">
-[...27 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Лимфатические сосуды и узлы туловища,  шеи, головы и конечностей. Отток лимфы от органов и частей тела.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00A05F8E">
-[...2 lines deleted...]
-            <w:tcW w:w="817" w:type="dxa"/>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...68 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18.05-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED0B2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Контрольный опрос:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> строение органов лимфатической, иммунной систем и кроветворения.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00C56999">
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кровоснабжение органов, венозный и лимфатический отток от органов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...21 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653FEE" w:rsidTr="007A5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контрольный опрос:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кровоснабжение органов, венозный и лимфатический отток от органов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Контрольное тестирование</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: венозная и лимфатическая системы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Зачет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
+            <w:r w:rsidRPr="00967EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001221C3" w:rsidTr="00A05F8E">
-[...162 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+      <w:tr w:rsidR="00653FEE" w:rsidTr="00C97352">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>допол</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="00653FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25.05-30.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE" w:rsidP="008C20E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...21 lines deleted...]
-          <w:p w:rsidR="001221C3" w:rsidRPr="000108B7" w:rsidRDefault="001221C3" w:rsidP="00253A14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00653FEE" w:rsidRDefault="00653FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A36B1" w:rsidTr="00A05F8E">
-[...67 lines deleted...]
-          <w:p w:rsidR="003A36B1" w:rsidRDefault="003A36B1" w:rsidP="00561CEB">
+      <w:tr w:rsidR="005A5CD0" w:rsidTr="00C97352">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005A5CD0" w:rsidRDefault="005A5CD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005A5CD0" w:rsidRDefault="005A5CD0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="003A36B1" w:rsidRPr="0043546C" w:rsidRDefault="003A36B1" w:rsidP="00253A14">
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="005A5CD0" w:rsidRDefault="005A5CD0" w:rsidP="00C0467E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="003A36B1" w:rsidRPr="000108B7" w:rsidRDefault="003A36B1" w:rsidP="00253A14">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A5CD0" w:rsidRDefault="005A5CD0" w:rsidP="00C0467E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00841055" w:rsidRDefault="00841055" w:rsidP="004A5CAA">
+    <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF" w:rsidP="006B40EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00841055" w:rsidRDefault="00841055" w:rsidP="004A5CAA">
-[...10 lines deleted...]
-    <w:p w:rsidR="00253A14" w:rsidRDefault="00253A14" w:rsidP="006E3D51">
+    <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF" w:rsidP="006B40EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                                                                                                                                                       </w:t>
+        <w:t>Заведующий кафедрой</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00253A14" w:rsidSect="00242FEA">
+    <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF" w:rsidP="006B40EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нормальной анатомии, профессор                                                                     Чаплыгина Е.В.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B40EF" w:rsidRDefault="00653FEE" w:rsidP="006B40EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30.08.2025</w:t>
+      </w:r>
+      <w:r w:rsidR="006B40EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF" w:rsidP="006B40EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B40EF" w:rsidRDefault="006B40EF" w:rsidP="006B40EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B4F63" w:rsidRDefault="002B4F63"/>
+    <w:sectPr w:rsidR="002B4F63" w:rsidSect="00B30B30">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:useFELayout/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CE11B9"/>
-[...105 lines deleted...]
-    <w:rsid w:val="00FE0297"/>
+    <w:rsidRoot w:val="006B40EF"/>
+    <w:rsid w:val="00221CC6"/>
+    <w:rsid w:val="002B4F63"/>
+    <w:rsid w:val="003223EB"/>
+    <w:rsid w:val="00590B4E"/>
+    <w:rsid w:val="005A5CD0"/>
+    <w:rsid w:val="00653FEE"/>
+    <w:rsid w:val="006B40EF"/>
+    <w:rsid w:val="007A5AF1"/>
+    <w:rsid w:val="00833676"/>
+    <w:rsid w:val="008B428E"/>
+    <w:rsid w:val="009C1D90"/>
+    <w:rsid w:val="00A12F78"/>
+    <w:rsid w:val="00A52B2D"/>
+    <w:rsid w:val="00AC4582"/>
+    <w:rsid w:val="00AC4909"/>
+    <w:rsid w:val="00B30B30"/>
+    <w:rsid w:val="00B5595E"/>
+    <w:rsid w:val="00B87C38"/>
+    <w:rsid w:val="00C07CAE"/>
+    <w:rsid w:val="00C66FEA"/>
+    <w:rsid w:val="00C764F1"/>
+    <w:rsid w:val="00E41809"/>
+    <w:rsid w:val="00F47DC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="11266"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -7606,554 +7098,138 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004A5CAA"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B30B30"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="a4">
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="004A5CAA"/>
+    <w:rsid w:val="006B40EF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...400 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="2118282442">
+    <w:div w:id="818771266">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8187,86 +7263,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -8402,70 +7476,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>548</Words>
-  <Characters>3126</Characters>
+  <Words>539</Words>
+  <Characters>3075</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DNS</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3667</CharactersWithSpaces>
+  <CharactersWithSpaces>3607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Профессор</dc:creator>
+  <dc:creator>Проректор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>